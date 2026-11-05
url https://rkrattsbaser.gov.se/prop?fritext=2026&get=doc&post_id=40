--- v0 (2026-06-07)
+++ v1 (2026-11-05)
@@ -1,57709 +1,4319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...64 lines deleted...]
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B5161CB" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="47FA003E" w14:textId="7E12AB30" w:rsidR="00963A67" w:rsidRDefault="00066F1B" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00963A67">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00963A67">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3620F9F2" wp14:editId="2A218677">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E75C75E" wp14:editId="676E5210">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="7251AA61" w14:textId="77777777" w:rsidR="008F4372" w:rsidRPr="00811BB8" w:rsidRDefault="008F4372" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B09D755" wp14:editId="7396CD5D">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3620F9F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5E75C75E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="7251AA61" w14:textId="77777777" w:rsidR="008F4372" w:rsidRPr="00811BB8" w:rsidRDefault="008F4372" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B09D755" wp14:editId="7396CD5D">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sdt>
-[...20 lines deleted...]
-    <w:p w14:paraId="2EA0EEF6" w14:textId="77777777" w:rsidR="008F4372" w:rsidRPr="005F407A" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="5CE829C1" w14:textId="2696B10B" w:rsidR="00963A67" w:rsidRDefault="005A4340" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Prophuvudrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025/26:284</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5196CC25" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00D01F17" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F4372" w14:paraId="2E15F458" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00963A67" w14:paraId="0BF2BC5F" w14:textId="77777777" w:rsidTr="005C1ACE">
+        <w:trPr>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21228B06" w14:textId="5E3B0E87" w:rsidR="00963A67" w:rsidRDefault="000F7AB3" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F7AB3">
+              <w:t>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5A6DA6CA" w14:textId="1F7783A6" w:rsidR="008F4372" w:rsidRDefault="00DA74C2" w:rsidP="00333C9D">
+              <w:p w14:paraId="453C2804" w14:textId="40AE0507" w:rsidR="00963A67" w:rsidRDefault="000F7AB3" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="2FD7FC31" w14:textId="7FE96DC4" w:rsidR="005C1ACE" w:rsidRPr="003F2B22" w:rsidRDefault="000F7AB3" w:rsidP="005C1ACE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
-              <w:alias w:val="Nummer"/>
-[...23 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>2025/26:284</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B4BB2C1" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A313072" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42156756" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="4C1C7E7F" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A2A242F" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2DBC5A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBB0606" w14:textId="34021A48" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="019FD052" w14:textId="07BA7524" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-01T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00393F5C">
-            <w:t>den 1 april 2026</w:t>
+          <w:r w:rsidR="00737300">
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1AE3040D" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="6B078492" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="121F2178" w14:textId="6DB387FA" w:rsidR="008F4372" w:rsidRPr="00ED481D" w:rsidRDefault="00A200FF" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="4F53BBA7" w14:textId="654FC220" w:rsidR="008F4372" w:rsidRPr="00ED481D" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="1A75CA61" w14:textId="77BACF01" w:rsidR="00963A67" w:rsidRDefault="00737300" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="33E1BB7D" w14:textId="7B303274" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00ED481D">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00850836" w:rsidRPr="00ED481D">
-[...3 lines deleted...]
-    <w:p w14:paraId="5A52E54F" w14:textId="560AC4DA" w:rsidR="008F4372" w:rsidRPr="00ED481D" w:rsidRDefault="008F4372" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006638F6">
+            <w:t>Gunnar Strömmer</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="75E2727D" w14:textId="43CAC4D4" w:rsidR="00963A67" w:rsidRPr="008C3EC0" w:rsidRDefault="00963A67" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED481D">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00ED481D">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DA74C2">
+          <w:r w:rsidR="000F7AB3">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
             <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00ED481D">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3933FA44" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="0B4F1B93" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E548370" w14:textId="4AB605A2" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="008F4372">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A030C" w14:textId="3730C6CD" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I </w:t>
-[...30 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen har gjort i rapporten Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk (RiR 2026:5). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen har granskat om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk. Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontrollerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3692">
-[...112 lines deleted...]
-    <w:p w14:paraId="4C4EC84A" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="008F4372">
+      <w:r>
+        <w:t>inte är effektiva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det gäller både kontroller vid ansökan om arbetstillstånd och efterkontroller av pågående arbetstillstånd. </w:t>
+      </w:r>
+      <w:r w:rsidR="00804C66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bristerna r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">iskerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>bidra till ökad arbetskraftsexploatering, osund konkurrens och arbetslivskriminalitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen framhåller b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">land annat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beviljar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">arbetstillstånd hos arbetsgivare som myndigheten tidigare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">bedömt som oseriösa utan att någon fördjupad utredning har gjorts i de nya ansökningarna. Otillräckliga efterkontroller gör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t>att fel och missbruk inte upptäcks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C38441" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0566A743" w14:textId="2811C451" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="008F4372">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning som ett värdefullt underlag för det pågående arbetet med att motverka missbruk av reglerna för arbetskraftsinvandring. Regeringen instämmer i Riksrevisionens rekommendationer. Migrationsverket har fått mål- och rapporteringskrav av regeringen som handlar om förstärkt kontrollverksamhet för att motverka fusk och missbruk. Migrationsverket har också fått i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve">vidta åtgärder för att stärka arbetet med att upptäcka och motverka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:lastRenderedPageBreak/>
+        <w:t>missbruk av reg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve"> för arbetskraftsinvandring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, med ett särskilt fokus på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve">effektiva och ändamålsenliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kontroller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t>i sådana ärenden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5817C" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="1A14D221" w14:textId="3DF2B35A" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00C4172D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att granskningsrapporten är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696A3416" w14:textId="77777777" w:rsidR="00C1209E" w:rsidRPr="00C1209E" w:rsidRDefault="00C1209E" w:rsidP="00C1209E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BCE0425" w14:textId="77777777" w:rsidR="008F4372" w:rsidRPr="008F2013" w:rsidRDefault="008F4372" w:rsidP="005E3C60">
+    </w:p>
+    <w:p w14:paraId="74E19B1C" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0870AB" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="008F2013" w:rsidRDefault="00963A67" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9EFF28" w14:textId="5405EEF7" w:rsidR="008168E3" w:rsidRDefault="008F4372">
+    <w:p w14:paraId="32EB006B" w14:textId="716B5375" w:rsidR="000F7AB3" w:rsidRDefault="00963A67">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc225848480" w:history="1">
-        <w:r w:rsidR="008168E3" w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996787" w:history="1">
+        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008168E3" w:rsidRPr="00E6213A">
+        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848480 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996787 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008168E3">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61AF5993" w14:textId="4E68F9D7" w:rsidR="008168E3" w:rsidRDefault="008168E3">
+    <w:p w14:paraId="7C7BDBBD" w14:textId="2FE43394" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848481" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996788" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i utlänningslagen (2005:716)</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848481 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996788 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F0C5783" w14:textId="02E3B442" w:rsidR="008168E3" w:rsidRDefault="008168E3">
+    <w:p w14:paraId="36A9DDD1" w14:textId="468A7238" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848482" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996789" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848482 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996789 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="378600C7" w14:textId="767844B2" w:rsidR="008168E3" w:rsidRDefault="008168E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="2DAF7404" w14:textId="403040FF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848483" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996790" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Skärpta regler om utvisning på grund av brott</w:t>
+          <w:t>Inledning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848483 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996790 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AD89102" w14:textId="653A07FB" w:rsidR="008168E3" w:rsidRDefault="008168E3">
+    <w:p w14:paraId="3F02962B" w14:textId="55735266" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848484" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996791" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Behovet av skärpta regler</w:t>
+          <w:t>Lagändringar och utredningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848484 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996791 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="513FD4D7" w14:textId="09453E20" w:rsidR="008168E3" w:rsidRDefault="008168E3">
+    <w:p w14:paraId="6147CBDB" w14:textId="0A5DC0CF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848485" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996792" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>3.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Allmänna förutsättningar för utvisning på grund av brott</w:t>
+          <w:t>Uppdrag och myndighetsdialog</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848485 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996792 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18D51127" w14:textId="318C0691" w:rsidR="008168E3" w:rsidRDefault="008168E3">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1A648167" w14:textId="0F671109" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848486" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996793" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2.1</w:t>
+          <w:t>3.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E6213A">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Grundläggande krav för utvisning</w:t>
+          <w:t>Regeringens samlade bedömning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848486 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996793 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40FFBEDD" w14:textId="584C678A" w:rsidR="008168E3" w:rsidRDefault="008168E3">
-[...2036 lines deleted...]
-    <w:p w14:paraId="737F85C9" w14:textId="5F0FC34F" w:rsidR="008168E3" w:rsidRDefault="008168E3">
+    <w:p w14:paraId="1CC51507" w14:textId="63938569" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848512" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996794" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Ett skärpt regelverk om utvisning på grund av brott (SOU 2025:54)</w:t>
+          <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848512 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996794 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>107</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E3C5D30" w14:textId="6336EC48" w:rsidR="008168E3" w:rsidRDefault="008168E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="4FC46165" w14:textId="084F3336" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc225848513" w:history="1">
-        <w:r w:rsidRPr="00E6213A">
+      <w:hyperlink w:anchor="_Toc231996795" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 juni 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc225848513 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996795 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>121</w:t>
+          <w:t>68</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CCFED4D" w14:textId="7F0560E3" w:rsidR="008168E3" w:rsidRDefault="008168E3">
-[...285 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="794FC3A1" w14:textId="3BD92DD8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A358E4" w14:textId="77777777" w:rsidR="008F4372" w:rsidRPr="005A72C8" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="173DB29B" w14:textId="1C313EB8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc208492081"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc231996787"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006376D3">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3695E1B2" w14:textId="77777777" w:rsidR="008F4372" w:rsidRDefault="008F4372" w:rsidP="00333C9D">
+    <w:p w14:paraId="264261D3" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...3 lines deleted...]
-    <w:p w14:paraId="71222FAE" w14:textId="099E93AA" w:rsidR="00DB62B9" w:rsidRDefault="007571C1" w:rsidP="00152749">
+      <w:bookmarkStart w:id="3" w:name="_Toc205904774"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Resultatet av granskningen redovisas i rapporten Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk (RiR 2026:5), se bilagan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAFAA40" w14:textId="77777777" w:rsidR="00303305" w:rsidRPr="005017B0" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens rapport överlämnades till regeringen den 24 februari 2026. I denna skrivelse behandlar regeringen de iakttagelser som redovisas och de rekommendationer som Riksrevisionen lämnar till regeringen i sin rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360D4F74" w14:textId="77777777" w:rsidR="002A5B50" w:rsidRDefault="002A5B50" w:rsidP="002A5B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc231996788"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6B0E4301" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk227227873"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">ranskning omfattar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>kontroller vid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> ansökan om arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och efterkontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> av pågående arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Granskningen avser perioden 2023–2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2D6CDC" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att Migrationsverkets kontroller vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">ansökan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">inte är tillräckliga för att säkerställa att villkoren </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>är uppfyllda och att uppgifterna i ansökan är tillförlitliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Granskningen visar att arbetstillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har beviljats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> hos arbetsgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">som Migrationsverket tidigare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>bedömt som oseriösa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">utan att fördjupade kontroller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>enomförts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ny ansökan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>Att fördjupade kontroller inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>enomförts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> i ärenden där det finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> hög risk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> att arbetsgivarna är oseriösa beror </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>på brister i systemstöd, informationsdelning och rutiner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Sådana b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">rister gör att information om oseriösa arbetsgivare inte alltid framgår eller är lättillgänglig för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>handläggar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det saknas e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">xempelvis samlad information om oseriösa arbetsgivare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ombud.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B60092" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>rister</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> i systemstöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> beror </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">på att Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>saknar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> rättsliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förutsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> för att lagra och sammanställa personuppgifter om arbetsgivare och ombud.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen hänvisar också till en hemställan från Migrationsverket till regeringen i juni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0DD0">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>dnr 3.1.6-2025-8979</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) där det framgår att Migrationsverket anser att myndighetens förmåga att upptäcka och åtgärda missbruk begränsas av gällande regler om personuppgiftsbehandling. Det framgår också att Migrationsverket ser ett behov av tydligare och utökande möjligheter att kunna hantera data och information vid kontroller och analyser i olika sammanhang. Enligt Riksrevisionen begränsar r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ättsliga hind</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>möjlighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> att utveckla riskprofiler som baseras på arbetsgivaruppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B40DA46" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>Migrationsverkets rutiner för när och hur fördjupade kontroller ska göras är otydliga. Trots hög risk för falska uppgifter i ansök</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> används sällan muntliga utredningar, som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>effektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> verktyg för att upptäcka fusk i ärenden där det finns tydliga riskindikatorer. När kollektivavtal och fackligt yttrande saknas är kontrollerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>tillräckliga för att säkerställa att försäkringsskydd finns och att lönen är i nivå med kollektivavtal eller branschpraxis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B751CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>urval av efterkontroller inte är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">tillräckligt träffsäker. Urvalet baseras främst på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> kallade riskbranscher</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> medan andra viktiga riskindikatorer kan missas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12028560" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Riksrevisionens registeranalys</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för perioden 2023–2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> identifierade 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">751 ansökningar där </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tidigare ärenden hos samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">arbetsgivare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har avslagits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> på grund av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att arbetsgivaren bedömts som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>oseriös</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller där </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>skenanställning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> konstaterats. Av dessa ansökningar beviljades </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 344 (49 procent). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk228278786"/>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">Att arbetstillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">beviljats hos arbetsgivare som tidigare har bedömts som oseriösa behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t>inte vara felaktigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, eftersom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve"> en bedömning i varje enskilt ärende där information från tidigare avslag vägs in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF521E">
+        <w:t xml:space="preserve"> vissa fall </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan dock beviljanden hos arbetsgivare som tidigare bedömts som oseriösa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF521E">
+        <w:t>bero på att fördjupade utredningar inte görs.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens registeranalys visar vidare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>Migrationsverkets urval av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve">ärenden som myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>klassa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> som utredningskrävande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> fördjupad utredning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oftare sker, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve">inte är tillräckligt effektiv. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I sin registeranalys utgick Riksrevisionen från fler riskindikatorer än riskbransch och nystartad verksamhet, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>åsom avsaknad av F-skattsedel eller utebliven betalning av arbetsgivaravgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C37478" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03F2E">
+        <w:t>öjligheterna för Migrationsverket att hitta och använda fler riskindikatorer i hög grad begränsas av rättsliga hinder i form av möjligheten att lagra och sammanställa personuppgifter om arbetsgivare utanför ärendehandläggningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">Dessutom hindras effektiviteten i efterkontrollerna av att Migrationsverket inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>säkerställt att handläggare har direktåtkomst till Skatteverkets inkomstregister.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begränsas Migrationsverkets förutsättningar att bekräfta de faktiska anställningsförhållandena vid efterkontroller av verkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">tolkning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>§ utlänningsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2006:97), där verket anser att det inte kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">begära </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>specifika handlingar från arbetsgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>tt Migrationsverket saknar rättsliga förutsättningar att vid behov genomföra arbetsplatsinspektioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfts fram som en begränsning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen pekar också på att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>information som kommer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Migrationsverket f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>rån de regionala centren mot arbetslivskriminalitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riskerar att inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">nå handläggare i den operativa verksamheten på grund av bristande rutiner för informationsutbyte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hos myndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3657C2BC" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">recis som vid kontrollerna vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>ansökan om arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>kommunikation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i efterkontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> nästan uteslutande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>skriftlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Direkt kontakt med arbetsgivare eller arbetstagare tas bara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>undantagsvis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det innebär e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">nligt Riksrevisionen en risk för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> inte upptäcker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">falska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>uppgifter. Muntliga kontakter med arbetstagare kan ge signaler om exploatering eller falska anställningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De ger också en möjlighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>att ställa följdfrågor och bedöma trovärdighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">uppgifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>efterkontroller inte ger tillräcklig information för att det ska gå att bedöma om villkoren för arbetstillstånden är uppfyllda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>Efterkontrollerna är i nuläget främst ett verktyg för att hitta upphörda eller ej tillträdda anställningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve">Riksrevisionen bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att efterkontrollernas effektivitet begränsas av att Migrationsverket har begränsade möjligheter att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bekräfta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> inlämnade uppgifter och handlingars tillförlitlighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve">form av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bekräftelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> som är svårare för arbetsgivare att missbruka är att Migrationsverket vid en arbetsplatsinspektion undersöker personalliggare för att se om det rör sig om en skenanställning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD68767" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t>åde ombud och arbetsgivar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve"> kan vara oseriösa. Migrationsverkets egna riskanalyser tyder på att oseriösa ombud kan spela en stor roll i missbruksupplägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det utgör enligt Riksrevisionen därför en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve">brist att information och personuppgifter om arbetsgivare och ombud som enskilda handläggare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve">sammanställt i sina utredningar inte finns lagrade och samlade i ett system. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denna brist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan leda till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t>att handläggare missar indikationer på oseriösa arbetsgivare och ombud samt att resurser läggs på att utreda samma arbetsgivare om och om igen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="441563D8" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A41EC1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har lämnat följande rekommendationer till regeringen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3C77F4" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD29B11" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Ge Migrationsverket utökade möjligheter att lagra uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om arbetsgivare och ombud i syfte att skapa bättre förutsättningar för effektivt kontrollarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693A356" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ge Migrationsverket bättre möjligheter att kunna validera att villkoren för arbetstillstånd är uppfyllda, exempelvis genom att kunna begära in specifika handlingar vid efterkontroller och vid behov genomföra inspektioner hos arbetsgivarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EDCAA5" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058402D2" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har lämnat följande rekommendationer till Migrationsverket:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346CF4D4" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F927E1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utgå ifrån fler riskindikatorer vid klassificeringen av utredningskrävande ärenden och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> urvalet av efterkontroller. När rättsliga förutsättningar ges att lagra uppgifter om arbetsgivare och ombud bör riskprofiler utvecklas utifrån relevant information för att möjliggöra mer träffsäkra kontroller.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7BCBCA" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Utveckla handläggningsrutiner för att säkerställa att ärenden med högre risk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för fel eller fusk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>utreds tillräckligt och att uppgifter i ansökan valideras, exempelvis genom muntliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utredningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745D130" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utveckla förutsättningarna för effektiv uppföljning, exempelvis genom införande av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slumpmässiga efterkontroller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C76D8E1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Säkerställ att handläggare i samtliga ärenden får direktåtkomst till Skatteverkets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inkomstuppgifter i handläggningssystemen och relevant företagsinformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8FD31A" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Säkerställ ett välfungerande informationsutbyte samt samverkan inom och mellan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kontrollenheter och tillståndsenheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109BAEE2" w14:textId="4D318388" w:rsidR="00303305" w:rsidRPr="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utveckla handläggningsrutiner för ansökningar som gäller företag utan kollektivavtal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med fokus på (1) utredningar av försäkringsskydd och (2) kontroll av att lönen ligger i linje med kollektivavtal eller branschpraxis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1892B0C5" w14:textId="77777777" w:rsidR="002A5B50" w:rsidRDefault="002A5B50" w:rsidP="002A5B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc205904775"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc231996789"/>
+      <w:r w:rsidRPr="00A30D37">
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="647C8562" w14:textId="77777777" w:rsidR="009B614F" w:rsidRPr="007816C7" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc228283824"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc231996790"/>
+      <w:r>
+        <w:t>Inledning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1815F45E" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc205904776"/>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konstaterar att den utgör ett värdefullt bidrag till det pågående arbetet med att motverka missbruk av reglerna för arbetskraftsinvandring. Effektiva kontroller hos Migrationsverket i arbetstillståndsärenden är en viktig del i det arbetet. Regeringen instämmer i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5081">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rekommendationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4C85FA" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillträdde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">frågor om arbetskraftsinvandring och åtgärder för att motverka missbruk av regelverket uppmärksammats genom flera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, inklusive arbete med ny lagstiftning och förstärkt styrning. Regeringen har redan före Riksrevisionens granskning vidtagit flera åtgärder i linje med de rekommendationer som nu lämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347DFFA1" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc205904780"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228283825"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc231996791"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Lagändringar och utredningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="60C4936F" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C43D9">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>februari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C43D9">
+        <w:t xml:space="preserve"> 2023 gav regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tilläggsdirektiv till Utredningen om en behovsprövad arbetskraftsinvandring, Ju 2022:11 (dir. 2023:25). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t>Upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">draget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebar att u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t xml:space="preserve">tredaren </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t xml:space="preserve"> fram förslag på åtgärder som skärper villkoren för arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>krafts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>invand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ring, bland annat genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t>som inne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>bär att det ska krävas en viss löne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>nivå för att beviljas arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>tillstånd, med möjlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>het att före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>skriva om ett lägre löne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>krav för enskilda yrkes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>grupper samt att vissa yrkes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>grupper ska kunna exklu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>deras från möjlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>heten att beviljas arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Av direktiven framgår att det för såväl seriösa företag som arbetstagare är viktigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3098">
+        <w:t>att kriminalitet och fusk som är kopplat till arbetskraftsinvandring bekämpas med full kraft.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utredningen överlämnade betänkandet Nya regler för arbetskraftsinvandring m.m. (SOU 2024:15) i februari 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70590241" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I december 2025 beslutade r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">egeringen om propositionen </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk227834746"/>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>Nya regler för arbetskraftsinvandring (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">2025/26:87). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>Propositionen innehåller förslag som syftar till att skärpa villkoren för arbetskraftsinvandring och motverka fusk och arbetslivskriminalitet, samtidigt som högkvalificerad arbetskraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sinvandring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> främjas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det föreslås bland annat att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">det ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förtydligas att arbetstillstånd får vägras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>om arbetsgivare är misstänkta för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller dömts för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> vissa brott. Vidare föreslås att det införs två nya brott</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>exploatering av utländsk arbetskraft och handel med arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">som gör det möjligt att lagföra fler personer. Det föreslås även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>ett löne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införs som villkor för arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">och att vissa yrkesgrupper ska kunna uteslutas från möjligheten att beviljas arbetstillstånd. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den 1 juni 2026 trädde lagförslagen i propositionen i kraft, vilka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>stärk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> Migrationsverkets möjligheter att ingripa mot fusk och missbruk i arbetstillståndsärenden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974E35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Samma datum trädde också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve">förordningsändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i kraft som innebär att Migrationsverket kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve"> kontrollera vissa uppgifter om arbetsgivare i belastnings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve"> och misstankeregistre</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B87E43" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I juli 2022 gav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve">Regeringskansliet en särskild utredare i uppdrag att biträda Justitiedepartementet och ta ställning till vissa frågor om offentliga biträden i syfte att stärka rättssäkerheten i migrationsprocessen (Ju 2022:H). Utredaren fick </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve"> mars 2023 i uppdrag att även ta ställning till vissa frågor om tolkar och nämndemän. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve"> juni 2023 överlämnade utredaren promemorian En översyn av vissa frågor om offentliga biträden (Ds 2023:14).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0938D" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I juni 2025 beslutade r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:t>om propositionen Skärpta krav för offentliga biträden och höjda kompetenskrav för tolkar i migrationsärenden (prop. 2024/25:195)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I propositionen föreslås bland annat att o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:t>lämpliga ombud och biträden ska kunna förklaras obehöriga att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:br/>
+        <w:t>medverka i migrationsärenden hos Migrationsverket, Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:br/>
+        <w:t>och Säkerhetspolisen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den 1 januari 2026 trädde lagförslagen i propositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>i kraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>förbättrar Migrationsverkets möjligheter att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avvisa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>oseriösa ombud</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B95F71" w14:textId="77777777" w:rsidR="009B614F" w:rsidRPr="002A5265" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen avser även att tillsätta en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve"> utredning för att inventera </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tänkbara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve">åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med sikte på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t>straffrättslig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve"> ansvar för den som anlitar underentreprenörer som i sin tur använder illegal arbetskraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584A9ABC" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc228283826"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc231996792"/>
+      <w:r>
+        <w:t>Uppdrag och myndighetsdialog</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="411F14C2" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Regeringen har i Migrationsverkets regleringsbrev för 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>satt mål- och rapporteringskrav som handlar om förstärkt kontrollverksamhet för att motverka fusk och missbruk. I Migrationsverkets regleringsbrev för 2026 anges att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t xml:space="preserve">öjligheterna att upptäcka fusk och missbruk ska öka och bli effektivare. Migrationsverket ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>prioritera och stärka kontrollverksamheten och arbetet med återkallelseärenden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av regleringsbrevet framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>Migrationsverket ska redovis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>ur myndigheten arbetar med att initiera ärenden om återkallelse i ärenden där det finns indikationer på arbetslivskriminalitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t xml:space="preserve">Migrationsverket ska även redovisa genomförda utvecklingsinsatser och resultatet av dessa inom kontroll- och återkallelseområdet samt vilka anpassningar av IT-stöd som genomförts för att stärka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>kontrollarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>Vidare ska myndigheten redovisa hur efterkontroller genomförs och utvecklas inom all ärendeprövning som rör tillstånd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606C36FC" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t xml:space="preserve">I augusti 2025 har Migrationsverket överlämnat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en rapport till Regeringskansliet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t>som redovisning av ett uppdrag från regeringen (Uppdrag att bidra till att utveckla det brottsförebyggande arbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t xml:space="preserve"> Ju2024/02612). Av rapporten framgår att Migrationsverket har kraftsamlat för att förebygga och motverka missbruk. En ny kontrollorganisation har skapats för att stärka legitimiteten av migrationssystemet genom att förhindra missbruk och hot mot samhället inom Migrationsverkets processer. Inom ramen för kontrollorganisationen ska Migrationsverket bland annat tillse att inkomna tips omhändertas på ett effektivt sätt och att uppehållstillstånd återkallas när det är påkallat. Kraftsamlingen har enligt rapporten föranlett ett brett utvecklingsarbete på ett såväl processuellt som rättsligt plan på myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32863997" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom en ändring av Migrationsverkets regleringsbrev i april 2026 fick Migrationsverket i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">vidta åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve"> att stärka arbetet med att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>upptäcka och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve"> motverka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">missbruk av regelverket för arbetskraftsinvandring. I arbetet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med uppdraget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">ska Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">särskilt fokusera på att säkerställa att kontroller är effektiva och ändamålsenliga i sådana ärenden, både före och efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3230E">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att arbetstillstånd beviljas. Det kan till exempel handla om att utveckla handläggningsrutiner och förbättra samverkan inom myndigheten. Uppdraget ska redovisas till Regeringskansliet senast den 1 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625C19BD" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">i juni 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inkommit med en hemställan till Justitiedepartementet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">om lagändringar i syfte att stärka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">kontrollverksamhet (dnr 3.1.6-2025-8979). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Av hemställan framgår att Migrationsverket anser att myndighetens förmåga att upptäcka och åtgärda missbruk begränsas av gällande regler om personuppgiftsbehandling. Migrationsverket ser ett behov av tydligare och utökade möjligheter att kunna hantera data och information vid kontroller och analyser i olika sammanhang, exempelvis information om arbetsgivare vid indikationer på missbruk. Hemställan bereds för närvarande inom Justitiedepartementet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0254573C" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverket har under 2026 informerat Justitiedepartementet om att det pågår en utredning på myndigheten om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s möjligheter att delta i arbetsplatsinspektioner. Regeringen inväntar myndighetens bedömning i den frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362662B0" w14:textId="7C67AB64" w:rsidR="005A2B69" w:rsidRPr="0067197D" w:rsidRDefault="005A2B69" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har även beslutat om ändringar i förordning (2019:502) med instruktion för Migrationsverket som innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC69F4">
+        <w:t xml:space="preserve"> att myndigheten ska förebygga och motverka brottslighet inom sitt verksamhetsområde och samverka med andra statliga myndigheter i det brottsförebyggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arbetet. Ändringarna trädde i kraft den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5010DDAA" w14:textId="5486EA63" w:rsidR="00431C4D" w:rsidRDefault="00DB35F6" w:rsidP="00431C4D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc231996793"/>
+      <w:r>
+        <w:t>Regeringens samlade bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0198BB64" w14:textId="5729C819" w:rsidR="00C10512" w:rsidRDefault="00C10512" w:rsidP="00F03FFF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00C10512" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="007571C1">
-[...17 lines deleted...]
-      <w:r w:rsidR="008F4372">
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Med det som redovisas i denna skrivelse anser regeringen att Riksrevisionens rapport är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4D751A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc231996794"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="0AD8A0C6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5D7B83" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="00126682">
-[...11 lines deleted...]
-    <w:p w14:paraId="63583FDB" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+    <w:p w14:paraId="14B3F742" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F9F48F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F2688D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3607D98D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">dels </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA63765" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673842F8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40032E53" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B5F90D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005174D6">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5B7E36" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F86A0" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64911E0E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276676CF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">dels </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4C668" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FFE7A7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...213 lines deleted...]
-      <w:r w:rsidRPr="00673297">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563B302A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027C6E74" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...69 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D273472" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38992AE8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">dels </w:t>
-[...106 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646F7574" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C7E45A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-    <w:p w14:paraId="0164C424" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657187C8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0873B71A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE5AB9D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B29E08" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>3 b kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11C540DE" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702F43B9" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641B3E4" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...171 lines deleted...]
-    <w:p w14:paraId="422BA137" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6426C507" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDFC8BF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23226F22" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C30E99A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>8 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ED4A322" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350815C8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17862569" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...172 lines deleted...]
-    <w:p w14:paraId="7C7E212D" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD30BB3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B62F0E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000574">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60648E74" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544E2717" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595B403B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722C5033" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7674B3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33243018" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E156E51" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17053FF4" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187E65C" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C99D070" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DCBB542" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4198106F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7F6C42" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...376 lines deleted...]
-    <w:p w14:paraId="690C5E69" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342B5349" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0907F7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...393 lines deleted...]
-    <w:p w14:paraId="678A2521" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A30278" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E38A5D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...398 lines deleted...]
-    <w:p w14:paraId="0858A96C" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E59B7AD" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF11F5E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...142 lines deleted...]
-    <w:p w14:paraId="6F8122AF" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B5E799" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A57D36" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...279 lines deleted...]
-    <w:p w14:paraId="60567C57" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E5051F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F49214B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...371 lines deleted...]
-    <w:p w14:paraId="04DDA961" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A53563" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F85CBA6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...261 lines deleted...]
-    <w:p w14:paraId="01D467EF" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DEB9B1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F85A348" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
-[...408 lines deleted...]
-    <w:p w14:paraId="28F5B860" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E74EE3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A9D5F8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...336 lines deleted...]
-    <w:p w14:paraId="7EA3C717" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573E0A44" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2284119E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...272 lines deleted...]
-    <w:p w14:paraId="0A5626DF" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28426346" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA3625" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C1F63F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0992C8D2" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>12 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="261DF4E2" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247BA0FC" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D7F251" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...177 lines deleted...]
-    <w:p w14:paraId="396D0BF4" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212633E6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FA77BE" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
-[...385 lines deleted...]
-    <w:p w14:paraId="4AF03234" w14:textId="5F0AEDF9" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5468CBBA" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219A76BE" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00000574">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101AA776" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6429AC27" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79785507" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228D3512" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00000574">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29947EE8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505E6542" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BC2C98E" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAC1CC1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785A8AE5" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
-[...265 lines deleted...]
-    <w:p w14:paraId="2AD84B0F" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00000574" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3950C7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AB3930" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
-[...183 lines deleted...]
-    <w:p w14:paraId="2E60EDF5" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F7557B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0F609E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C1BC0D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0A5F29" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5795A20D" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D88504A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C7235C" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
-[...105 lines deleted...]
-    <w:p w14:paraId="0E8261AB" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A830759" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0642038A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC6DE0F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1539E8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>22 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AE9A3B4" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008E7D64">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF01B1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3635AF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00000574">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
-[...222 lines deleted...]
-        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD268C0" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31568359" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C4BB10" w14:textId="05E514EC" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="005A1285">
-[...13 lines deleted...]
-    <w:p w14:paraId="064929B6" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="008C773D">
+    <w:p w14:paraId="2E55206D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CBFD02" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00A067AB">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>bilaga</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086BE042" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C51A004" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A067AB">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591905E6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BF78D7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A067AB">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3A6F27" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BCCD15" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>bilaga</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306E73EC" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1A657B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A067AB">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A0040" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434EF7E2" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00A067AB">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D9CE4D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AFB142" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>bilaga</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CBA03E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6B2FEB" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t> </w:t>
-[...86 lines deleted...]
-          <w:type w:val="continuous"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C12FD50" w14:textId="58CF227E" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B16C0C">
-[...47327 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="015CB4A4" w14:textId="6EAC98D4" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="001314A5">
+        <w:p w14:paraId="3D628279" w14:textId="5BAF4102" w:rsidR="00BC23B1" w:rsidRDefault="000F7AB3" w:rsidP="00BC23B1">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="120"/>
           </w:pPr>
           <w:r>
             <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C8AB265" w14:textId="102B599C" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="07344263" w14:textId="04C3D81D" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="176" w:name="_Toc225848517"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc231996795"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-01T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D61B18">
-            <w:t>den 1 april 2026</w:t>
+          <w:r>
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="176"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4FEABD16" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="7AE38F0D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B64C59D" w14:textId="73710F8C" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="06F3E3AE" w14:textId="5DC4D59E" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B95B2C">
-            <w:t>Svantesson, ordförande, och statsråden Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</w:t>
+          <w:r w:rsidR="000F7AB3">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="63FE02F5" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="55724AB9" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C452A3" w14:textId="1A255089" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="1CA9841C" w14:textId="0AD7F08C" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002F7F12">
-            <w:t>Forssell</w:t>
+          <w:r>
+            <w:t xml:space="preserve">Gunnar Strömmer  </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="60A304B0" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00827386" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="2E3DE50A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="00827386" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F7CD18" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="00915BF3" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="17887352" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="008B7E85" w:rsidRDefault="00BC23B1" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058406E9" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRPr="006E102E" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="68BCDD97" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="006E102E" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3509CF6B" w14:textId="77777777" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="308DCAAA" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54670D3E" w14:textId="319D6F69" w:rsidR="00DA74C2" w:rsidRDefault="00DA74C2" w:rsidP="00F85486">
+    <w:p w14:paraId="4AA4A94F" w14:textId="54F165A4" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Skärpta regler om utvisning på grund av brott</w:t>
+          <w:r w:rsidR="000F7AB3">
+            <w:t>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7BBE847D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="2A001577" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DE56BB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId95"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId100"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EEBF42B" w14:textId="77777777" w:rsidR="00AB50D1" w:rsidRDefault="00AB50D1" w:rsidP="00F8009C">
+    <w:p w14:paraId="3D9F644B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63B21EA9" w14:textId="77777777" w:rsidR="00AB50D1" w:rsidRDefault="00AB50D1" w:rsidP="00F8009C">
+    <w:p w14:paraId="2F42B30A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -57733,14038 +4343,2896 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DB90DE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="18A08E01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D4B6F1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D4B6F1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79FBF8C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6BB4B904" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="02DCE56D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A25D9F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D2F4AAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D566FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D566FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FD54FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="347476F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="347476F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="454E78F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="34AB6155" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="34AB6155" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42C1F598" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="02DCE56D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="712E16B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55C2A2B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C0BB2DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C0BB2DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FAC3682" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="21FA5364" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C1CEB32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C1CEB32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...5889 lines deleted...]
-                  <w:p w14:paraId="71D4785F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F2766B0" w14:textId="77777777" w:rsidR="00AB50D1" w:rsidRDefault="00AB50D1" w:rsidP="006923D1">
+    <w:p w14:paraId="5F4045FF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247BC82B" w14:textId="77777777" w:rsidR="00AB50D1" w:rsidRPr="006923D1" w:rsidRDefault="00AB50D1" w:rsidP="006923D1">
+    <w:p w14:paraId="4C024DFF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="006923D1" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0CBC1752" w14:textId="77777777" w:rsidR="00AB50D1" w:rsidRDefault="00AB50D1" w:rsidP="006923D1">
+    <w:p w14:paraId="64548342" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...1131 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="238A81F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4BA9B401" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DE7C06A" w14:textId="54F37998" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00664D04">
+                        <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DE7C06A" w14:textId="54F37998" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00664D04">
+                  <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-[...1362 lines deleted...]
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2511D17D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6993F1A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16FA9705" w14:textId="7E5F4CD9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="16FA9705" w14:textId="7E5F4CD9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F1AE926" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1CD973A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DF8981C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E812B56" w14:textId="4B7B3A67" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1490054806"/>
+                              <w:id w:val="98687549"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-646671398"/>
+                              <w:id w:val="-1068730724"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="54B4B8DC" w14:textId="4E7E648D" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00066F1B" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E812B56" w14:textId="4B7B3A67" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1490054806"/>
+                        <w:id w:val="98687549"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-646671398"/>
+                        <w:id w:val="-1068730724"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="54B4B8DC" w14:textId="4E7E648D" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00D14D4B" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16F1920D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="76CAB35C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0B7822B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="75572993" w14:textId="2B4CDE92" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00664D04">
+                        <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1472557270"/>
+                              <w:id w:val="1118484505"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="410128294"/>
+                              <w:id w:val="-240947962"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...147 lines deleted...]
-                        <w:p w14:paraId="56F30517" w14:textId="7F4F4D6A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00066F1B" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
-                            <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
-                              <w:alias w:val="NummerEtikett"/>
-[...1 lines deleted...]
-                              <w:id w:val="-2010279050"/>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r w:rsidR="00BC23B1">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
-                              <w:alias w:val="Nummer"/>
-[...1 lines deleted...]
-                              <w:id w:val="2135905575"/>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="00BC23B1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56F30517" w14:textId="7F4F4D6A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2010279050"/>
+                        <w:id w:val="1118484505"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2135905575"/>
+                        <w:id w:val="-240947962"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00D14D4B" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC23B1">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05BB7272" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2C2145BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48939A5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5BC1FDDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...2767 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="227000A3" w14:textId="0183E7C8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00664D04">
+                        <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2074701599"/>
+                              <w:id w:val="-182595162"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1193738556"/>
+                              <w:id w:val="671616288"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="227000A3" w14:textId="0183E7C8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00664D04">
+                  <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2074701599"/>
+                        <w:id w:val="-182595162"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1193738556"/>
+                        <w:id w:val="671616288"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22BE7067" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7B53C77B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...390 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B2918A7" w14:textId="384FFAE2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2058998786"/>
+                              <w:id w:val="-635570545"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DA74C2">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="80499095"/>
+                              <w:id w:val="1140612823"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008A2E9E">
-                                <w:t>2025/26:235</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B2918A7" w14:textId="384FFAE2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0056567E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2058998786"/>
+                        <w:id w:val="-635570545"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DA74C2">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="80499095"/>
+                        <w:id w:val="1140612823"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008A2E9E">
-[...391 lines deleted...]
-                          <w:t>2025/26:235</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C8F0E6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D533C43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -71836,57 +7304,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -71969,57 +7437,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -72079,57 +7547,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -72198,51 +7666,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -72323,51 +7791,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -72447,51 +7915,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -72574,51 +8042,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -72701,63 +8169,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -72844,57 +8312,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -72954,57 +8422,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -73046,51 +8514,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -73187,51 +8655,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -73321,51 +8789,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -73412,57 +8880,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -73546,81 +9014,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -73726,2739 +9194,1329 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F4372"/>
+    <w:rsidRoot w:val="00963A67"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00002CA5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000050E0"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
-    <w:rsid w:val="000102E8"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="0001082B"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="00011649"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00015C6B"/>
+    <w:rsid w:val="000157DD"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="000218E0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00024D1B"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="0002651C"/>
-    <w:rsid w:val="00027696"/>
+    <w:rsid w:val="000254BA"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="00031F7A"/>
-    <w:rsid w:val="0003203B"/>
+    <w:rsid w:val="00031095"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00032F7F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00040487"/>
+    <w:rsid w:val="00040410"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="0004161E"/>
     <w:rsid w:val="00043AB1"/>
+    <w:rsid w:val="00043C5C"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="000521DE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000547A7"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="000612F8"/>
-    <w:rsid w:val="0006155D"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00061B1E"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063FE8"/>
-    <w:rsid w:val="00065DDC"/>
+    <w:rsid w:val="00064A7A"/>
+    <w:rsid w:val="00066F1B"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="00070C4A"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00074911"/>
-    <w:rsid w:val="00074CA4"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000810A0"/>
+    <w:rsid w:val="0007635E"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00083ABF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0008514A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00090543"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00091AB7"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="0009674E"/>
+    <w:rsid w:val="00096C87"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
+    <w:rsid w:val="000A0BE8"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A1520"/>
+    <w:rsid w:val="000A2A7C"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A525B"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
-    <w:rsid w:val="000A69BA"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7B38"/>
-    <w:rsid w:val="000B28F0"/>
+    <w:rsid w:val="000A7FAE"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B4554"/>
     <w:rsid w:val="000B7DEE"/>
-    <w:rsid w:val="000C001F"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C449A"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C6CED"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D0B70"/>
-[...8 lines deleted...]
-    <w:rsid w:val="000E3FCA"/>
+    <w:rsid w:val="000E0562"/>
+    <w:rsid w:val="000E297D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7173"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F58A9"/>
-    <w:rsid w:val="000F6F40"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100C35"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00102698"/>
+    <w:rsid w:val="000F7AB3"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001042B9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00106A5E"/>
+    <w:rsid w:val="00102BCF"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00107BD0"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112580"/>
-    <w:rsid w:val="00112B2F"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="00113D25"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="00116211"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="0011733C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00117F6B"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121366"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="001242D3"/>
-    <w:rsid w:val="001250D1"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126682"/>
-    <w:rsid w:val="0012741E"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00127D1C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001314A5"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00131A8E"/>
-    <w:rsid w:val="00132488"/>
+    <w:rsid w:val="00132D31"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="001361F2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00143B1B"/>
     <w:rsid w:val="00144361"/>
-    <w:rsid w:val="00144CC2"/>
-    <w:rsid w:val="001450A9"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00145F4A"/>
-    <w:rsid w:val="00146628"/>
+    <w:rsid w:val="00151248"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="001545F3"/>
-    <w:rsid w:val="001546A6"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00155BAD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0015707B"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="0016112D"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00165A3D"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166D6A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0017430E"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00177089"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00181424"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00182433"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="001904A4"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00192E6F"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00195F6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A0EEC"/>
+    <w:rsid w:val="00196A32"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
-    <w:rsid w:val="001A4D5B"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A782F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B7A31"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C1D8C"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C5F0E"/>
-    <w:rsid w:val="001C679F"/>
+    <w:rsid w:val="001C7C02"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0AB9"/>
-    <w:rsid w:val="001D0C00"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
-    <w:rsid w:val="001D38BE"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D4BD4"/>
-    <w:rsid w:val="001D66B7"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E2EE3"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001F5811"/>
+    <w:rsid w:val="001F4760"/>
+    <w:rsid w:val="001F5201"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F6888"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201093"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00202376"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="002053F6"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00207746"/>
-    <w:rsid w:val="00207A6A"/>
+    <w:rsid w:val="002061B4"/>
+    <w:rsid w:val="0021111A"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="00211E45"/>
-    <w:rsid w:val="00212593"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00213EBB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00231B5B"/>
+    <w:rsid w:val="00214787"/>
+    <w:rsid w:val="00215D03"/>
+    <w:rsid w:val="00232B8B"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00240267"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="002406AE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00243661"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="0024451B"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00244EC0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0025289F"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00253A01"/>
-    <w:rsid w:val="002541FF"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00261490"/>
-    <w:rsid w:val="00263009"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264363"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0026749C"/>
+    <w:rsid w:val="002648A5"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00271F1C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00280D0D"/>
+    <w:rsid w:val="0027699C"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="002825F0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00284206"/>
+    <w:rsid w:val="0028202C"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="002866C0"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
-    <w:rsid w:val="00293BA4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002947FD"/>
     <w:rsid w:val="00294B19"/>
-    <w:rsid w:val="00294BEA"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="002970CE"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="002A16F7"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A333A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A5C24"/>
+    <w:rsid w:val="002A5B50"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B514B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B5271"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C0A7A"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C2BE3"/>
-    <w:rsid w:val="002C2D8B"/>
+    <w:rsid w:val="002C263A"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C50DE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002C7D95"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0B15"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002D1F96"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D3259"/>
-    <w:rsid w:val="002D5B1A"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7F18"/>
-    <w:rsid w:val="002E12CF"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E692C"/>
     <w:rsid w:val="002E7485"/>
-    <w:rsid w:val="002F0739"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F1D7F"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F54B0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00307C03"/>
+    <w:rsid w:val="003017D7"/>
+    <w:rsid w:val="00303305"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="003103F6"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="003140DE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00316896"/>
     <w:rsid w:val="00317CC4"/>
-    <w:rsid w:val="00320839"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="0032142F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003265A2"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="003301AF"/>
-    <w:rsid w:val="00330B13"/>
+    <w:rsid w:val="00330CF4"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00332F39"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00337B59"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00343C56"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="003462AF"/>
-    <w:rsid w:val="003472A3"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="00347EEB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003516FE"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="00351E79"/>
-    <w:rsid w:val="00351EF6"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00355015"/>
-    <w:rsid w:val="003550E0"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="0035705F"/>
-    <w:rsid w:val="0036028E"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
-    <w:rsid w:val="00360EFB"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
-    <w:rsid w:val="00361AF4"/>
     <w:rsid w:val="00362009"/>
-    <w:rsid w:val="0036235C"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00363110"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003700BB"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370F87"/>
-    <w:rsid w:val="00371C03"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00373EDD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00375F6D"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00376DE9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003816B8"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="003822DF"/>
     <w:rsid w:val="0038525D"/>
-    <w:rsid w:val="003859F0"/>
     <w:rsid w:val="00385C7A"/>
-    <w:rsid w:val="00385D4F"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="00387C19"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00390AD6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00396AFC"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A63ED"/>
-    <w:rsid w:val="003A6BE7"/>
     <w:rsid w:val="003B024C"/>
-    <w:rsid w:val="003B092C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B2B15"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C041A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003C7F48"/>
+    <w:rsid w:val="003C7E07"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D0318"/>
-    <w:rsid w:val="003D0C98"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D13BA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003D562D"/>
     <w:rsid w:val="003D565A"/>
-    <w:rsid w:val="003D58D0"/>
-    <w:rsid w:val="003D5F33"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003E0196"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E07E6"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
-    <w:rsid w:val="003E4264"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E60C0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003F21AF"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F2B22"/>
+    <w:rsid w:val="003F325F"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F623B"/>
-    <w:rsid w:val="003F6755"/>
+    <w:rsid w:val="003F5C43"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F732E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00414997"/>
+    <w:rsid w:val="00403E99"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00416159"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00424BCD"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425B14"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00430CFA"/>
+    <w:rsid w:val="004278F6"/>
+    <w:rsid w:val="00431C4D"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00432F8B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00444443"/>
+    <w:rsid w:val="004428BC"/>
     <w:rsid w:val="004457A0"/>
-    <w:rsid w:val="004457D7"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="00447BEA"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00450B7A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004515BB"/>
+    <w:rsid w:val="0045103F"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00453207"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0045489B"/>
+    <w:rsid w:val="00454716"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00454F6B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004651FB"/>
+    <w:rsid w:val="00462A19"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00466EDB"/>
-    <w:rsid w:val="00471E37"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
-    <w:rsid w:val="004740D3"/>
-    <w:rsid w:val="00474785"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474BD2"/>
-    <w:rsid w:val="00477495"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00480B91"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00483D20"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00490969"/>
-    <w:rsid w:val="00490A01"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="0049244D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004A4CB2"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A58E7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004B19B3"/>
+    <w:rsid w:val="004A5563"/>
+    <w:rsid w:val="004B37CC"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004B7AD8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004C302B"/>
+    <w:rsid w:val="004C307E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C73D2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004D5AB5"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E04F4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004E56F1"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F021F"/>
-    <w:rsid w:val="004F180F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4B1D"/>
     <w:rsid w:val="00500B7A"/>
+    <w:rsid w:val="005017B0"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00502B71"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00504934"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504E30"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="0050727C"/>
+    <w:rsid w:val="00506A93"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="005079AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00510D5A"/>
+    <w:rsid w:val="005104D8"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00511F60"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00513429"/>
     <w:rsid w:val="0051351F"/>
+    <w:rsid w:val="005139E4"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="005147A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00515BED"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00515ED3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00525D73"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="00531A7F"/>
-    <w:rsid w:val="00532FE2"/>
+    <w:rsid w:val="005317D6"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00533EEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005345D3"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
-    <w:rsid w:val="00535941"/>
-    <w:rsid w:val="0053634F"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="00537220"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
-    <w:rsid w:val="00542C96"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00545561"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00552D5B"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="005535EE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00555CDC"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005564E6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0056113D"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="00563350"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00563CBE"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="005648D6"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="0056567E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00571C56"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="005727BB"/>
+    <w:rsid w:val="00573A32"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005750B1"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0058443C"/>
     <w:rsid w:val="00584FCD"/>
-    <w:rsid w:val="00585D1C"/>
-    <w:rsid w:val="00585F84"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00590F6A"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00592DDB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00596C28"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A05AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A2ADA"/>
+    <w:rsid w:val="005A2B69"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A5078"/>
-    <w:rsid w:val="005A6787"/>
+    <w:rsid w:val="005A4340"/>
     <w:rsid w:val="005A72C8"/>
-    <w:rsid w:val="005A7AAD"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005A7F19"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B483B"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B6292"/>
-    <w:rsid w:val="005B7600"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C12E1"/>
+    <w:rsid w:val="005C1ACE"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C560C"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C67EA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005D2EED"/>
+    <w:rsid w:val="005C6723"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D348F"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D4D74"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005D781B"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E1CDF"/>
     <w:rsid w:val="005E3665"/>
-    <w:rsid w:val="005E393B"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4E83"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E7752"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005F0410"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
-    <w:rsid w:val="005F12D8"/>
     <w:rsid w:val="005F13BA"/>
-    <w:rsid w:val="005F1C8E"/>
-    <w:rsid w:val="005F243E"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F3360"/>
-    <w:rsid w:val="005F4470"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F6F1C"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="00600BF1"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="006043BA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00606201"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="0060733C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00610557"/>
+    <w:rsid w:val="00607298"/>
+    <w:rsid w:val="006073C2"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="006118E2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061391E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006168A4"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="006173B8"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00622571"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00626921"/>
+    <w:rsid w:val="00621891"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="006317B8"/>
-    <w:rsid w:val="006336E4"/>
+    <w:rsid w:val="00633412"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00634DEF"/>
-    <w:rsid w:val="00634F6F"/>
+    <w:rsid w:val="00635185"/>
+    <w:rsid w:val="006376D3"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641181"/>
-    <w:rsid w:val="00641BC6"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006459E2"/>
-    <w:rsid w:val="006460FD"/>
+    <w:rsid w:val="0064677D"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00647CC1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00650843"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00651553"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006546C8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00664B31"/>
+    <w:rsid w:val="006572D5"/>
+    <w:rsid w:val="006638F6"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00666265"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00666F80"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="00670325"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="00671A11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00672ACE"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="0067656B"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00677D19"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006848CC"/>
     <w:rsid w:val="00684F41"/>
-    <w:rsid w:val="00685535"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00686B27"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00691DB6"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="00692A39"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006947F1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="006953FA"/>
-    <w:rsid w:val="006A05C2"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0D8D"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A57EA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A5F2D"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006A73CD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006B278F"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B3208"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006B508C"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006B716A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006C3978"/>
+    <w:rsid w:val="006B7515"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C4615"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C7EFA"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D2A8C"/>
-    <w:rsid w:val="006D2FCF"/>
     <w:rsid w:val="006D4A59"/>
-    <w:rsid w:val="006D4AF4"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D6289"/>
     <w:rsid w:val="006D6F79"/>
-    <w:rsid w:val="006D7BE9"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E0F4B"/>
-    <w:rsid w:val="006E14A6"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
-    <w:rsid w:val="006E485B"/>
-    <w:rsid w:val="006E4C0A"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E77C4"/>
     <w:rsid w:val="006F1889"/>
-    <w:rsid w:val="006F18E5"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F3CBC"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F586F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007008BA"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00706022"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00710160"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00710F81"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00715425"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00717ABC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00733D4C"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="0073750D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007414A3"/>
+    <w:rsid w:val="00737300"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007440E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00744A2B"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00753AAE"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="007542A8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0075552F"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007571C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0076010B"/>
     <w:rsid w:val="00762CDA"/>
-    <w:rsid w:val="00763620"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00764CD8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0077031F"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="00776B91"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007778B3"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="00781D8C"/>
-    <w:rsid w:val="0078240A"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00785FA1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0078729F"/>
+    <w:rsid w:val="00782DFA"/>
+    <w:rsid w:val="00785E20"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="007901BA"/>
-    <w:rsid w:val="00790C27"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00793D4F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007A03DE"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A17C6"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A4C04"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007C1144"/>
+    <w:rsid w:val="007B45BA"/>
+    <w:rsid w:val="007B7102"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1E02"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007C62D4"/>
+    <w:rsid w:val="007C4FC0"/>
     <w:rsid w:val="007C6631"/>
-    <w:rsid w:val="007C679A"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D07AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D234D"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D2D22"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007E4123"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007E7895"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007F3A1F"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F5932"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00804A87"/>
+    <w:rsid w:val="00804C66"/>
     <w:rsid w:val="008054AE"/>
-    <w:rsid w:val="00805AD4"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806A74"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00811C9E"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813BA2"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815327"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008168E3"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="0081794E"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="0082307E"/>
+    <w:rsid w:val="00822FA5"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="008240CA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0083013B"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00830F72"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00833736"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00834167"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="0083513F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0084198A"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844BBA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0084551C"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850836"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00852417"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="008524EC"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00854EA0"/>
-    <w:rsid w:val="00856635"/>
     <w:rsid w:val="008568B8"/>
-    <w:rsid w:val="008569B9"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00861685"/>
-    <w:rsid w:val="008618A9"/>
+    <w:rsid w:val="00860C12"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="00862BBC"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
-    <w:rsid w:val="00863EFE"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00864929"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00875E3A"/>
+    <w:rsid w:val="00867337"/>
+    <w:rsid w:val="0087285B"/>
+    <w:rsid w:val="008760F0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0088105C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00882085"/>
+    <w:rsid w:val="00880471"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00883D4C"/>
-    <w:rsid w:val="00883D68"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00887727"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00890E40"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00891134"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008934DA"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="008940F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008963A1"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A1A5C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008A40A0"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008B0E37"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B1AF8"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B1C81"/>
     <w:rsid w:val="008B48D7"/>
+    <w:rsid w:val="008B4911"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C1DD1"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008C697B"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D0C93"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D465E"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008E072E"/>
+    <w:rsid w:val="008D57B9"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2DA9"/>
+    <w:rsid w:val="008E23BE"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E5D90"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E7D79"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
-    <w:rsid w:val="008F15BB"/>
+    <w:rsid w:val="008F0DD0"/>
+    <w:rsid w:val="008F0E52"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F3168"/>
-    <w:rsid w:val="008F4372"/>
+    <w:rsid w:val="008F4043"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F7542"/>
-    <w:rsid w:val="008F794E"/>
     <w:rsid w:val="008F7951"/>
-    <w:rsid w:val="00900876"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00901752"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00902DB3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00905ED8"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="00910B9A"/>
-    <w:rsid w:val="00911346"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009126EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0091401A"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="0091627A"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="009209C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00922ADF"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00924E76"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00927EB6"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="00931513"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933080"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00934BEE"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="009410F3"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="009443CC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009476E2"/>
+    <w:rsid w:val="00946E10"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00950E03"/>
-    <w:rsid w:val="009514CB"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951CC0"/>
-    <w:rsid w:val="00951E8C"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954515"/>
-    <w:rsid w:val="00954F0C"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00955D84"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00960620"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096150B"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00974A2F"/>
+    <w:rsid w:val="00963A67"/>
+    <w:rsid w:val="00965548"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00976029"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="00980BFF"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00982813"/>
-    <w:rsid w:val="00982FC8"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="0098525C"/>
-    <w:rsid w:val="00985EB0"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="00986B6F"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009870F8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="009A2DCC"/>
+    <w:rsid w:val="009904C2"/>
+    <w:rsid w:val="0099531C"/>
+    <w:rsid w:val="009A0EDB"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A5709"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A6E43"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B2A97"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009B7055"/>
+    <w:rsid w:val="009B0A9C"/>
+    <w:rsid w:val="009B5BF7"/>
+    <w:rsid w:val="009B5E1F"/>
+    <w:rsid w:val="009B614F"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C1D25"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009C29CA"/>
     <w:rsid w:val="009C2B67"/>
-    <w:rsid w:val="009C3191"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C3B38"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009D01D2"/>
-    <w:rsid w:val="009D0A94"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D21CC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009D6638"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E17C7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="009F2A1C"/>
+    <w:rsid w:val="009E5E04"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F490C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A07DAE"/>
+    <w:rsid w:val="009F6695"/>
+    <w:rsid w:val="00A03F2E"/>
     <w:rsid w:val="00A118D8"/>
-    <w:rsid w:val="00A11BEC"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A1589A"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A16AA4"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A17990"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A200FF"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A23080"/>
-    <w:rsid w:val="00A24729"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A27141"/>
-    <w:rsid w:val="00A274FE"/>
     <w:rsid w:val="00A27C03"/>
-    <w:rsid w:val="00A30195"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A313A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A321D4"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A3512A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A37F0E"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41646"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A468F3"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A513DE"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A52287"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A5441C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A614A6"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A64D64"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A7005D"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A72B8B"/>
+    <w:rsid w:val="00A72221"/>
+    <w:rsid w:val="00A72904"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A73B7D"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74B62"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
-    <w:rsid w:val="00A807C9"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A813AA"/>
-    <w:rsid w:val="00A81A45"/>
+    <w:rsid w:val="00A82213"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A826A4"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A84928"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A86FBD"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A9110D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A92DE8"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
-    <w:rsid w:val="00A94640"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
-    <w:rsid w:val="00AA1E5E"/>
-    <w:rsid w:val="00AA291F"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA5774"/>
-    <w:rsid w:val="00AA595F"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA6204"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AB327F"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB50D1"/>
-    <w:rsid w:val="00AB5C75"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB6F8C"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC077B"/>
-    <w:rsid w:val="00AC22C7"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC2927"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AC7568"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD4B99"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD7E88"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE0EC3"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE2840"/>
-    <w:rsid w:val="00AE33AF"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE45C6"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AF01F3"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF21EC"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF3811"/>
-    <w:rsid w:val="00AF45D3"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF69EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF6E98"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0060C"/>
     <w:rsid w:val="00B0103B"/>
-    <w:rsid w:val="00B01173"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B038E6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B047B4"/>
+    <w:rsid w:val="00B01876"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B05DA1"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10A9F"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00B217E1"/>
+    <w:rsid w:val="00B11FC5"/>
+    <w:rsid w:val="00B14262"/>
+    <w:rsid w:val="00B150E7"/>
+    <w:rsid w:val="00B1513D"/>
     <w:rsid w:val="00B21971"/>
-    <w:rsid w:val="00B21ADD"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22532"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B3156B"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B353B2"/>
-    <w:rsid w:val="00B35DEE"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B37389"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B41A03"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B4279C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B42C04"/>
     <w:rsid w:val="00B439B9"/>
+    <w:rsid w:val="00B43A1F"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B47333"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B50194"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B50E7B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B61D63"/>
+    <w:rsid w:val="00B603A0"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B624A6"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B64FA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B659C3"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B665FC"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B66F5E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B70F36"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B72B5B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B75096"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B77071"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B81B90"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B86FA7"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B87BEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B90FD3"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
-    <w:rsid w:val="00B93DCC"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B94C97"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BA628F"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB1D86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB3A53"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB7ADD"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC23B1"/>
     <w:rsid w:val="00BC2840"/>
-    <w:rsid w:val="00BC3651"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC4FC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC7D97"/>
     <w:rsid w:val="00BD0368"/>
-    <w:rsid w:val="00BD0596"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD1B27"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD2F37"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD5A2E"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE1A8A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BE66AF"/>
+    <w:rsid w:val="00BE1FD7"/>
+    <w:rsid w:val="00BE3CA3"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF049A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BF3F38"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF541D"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF6A6A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF7C5E"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
-    <w:rsid w:val="00C02579"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C03326"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C049C3"/>
+    <w:rsid w:val="00C03CBA"/>
     <w:rsid w:val="00C0514A"/>
-    <w:rsid w:val="00C05386"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C10512"/>
+    <w:rsid w:val="00C1209E"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C14BA3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C15F01"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C209E6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C21676"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C230DB"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C257C6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00C31AB3"/>
+    <w:rsid w:val="00C27880"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32AB5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C34A77"/>
+    <w:rsid w:val="00C33005"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C37D91"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C46E3F"/>
+    <w:rsid w:val="00C40D83"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C555CE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C561C7"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
-    <w:rsid w:val="00C57FAE"/>
-    <w:rsid w:val="00C60525"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C62750"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C65013"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C65D18"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C6791F"/>
-    <w:rsid w:val="00C67DE7"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C713E9"/>
-    <w:rsid w:val="00C7155F"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C71B67"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C75775"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7770F"/>
     <w:rsid w:val="00C779B1"/>
-    <w:rsid w:val="00C77BB5"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C81E64"/>
-    <w:rsid w:val="00C8207E"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C859AD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C92BD2"/>
+    <w:rsid w:val="00C856B1"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C973F1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA08E5"/>
-    <w:rsid w:val="00CA0ADA"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA2C0C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CA5BDE"/>
+    <w:rsid w:val="00CA5045"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB0DE6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CB5DF7"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC17EB"/>
-    <w:rsid w:val="00CC2CA6"/>
+    <w:rsid w:val="00CB7EEA"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC57B9"/>
-    <w:rsid w:val="00CC589A"/>
+    <w:rsid w:val="00CC6F2C"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD0717"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD2037"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD353A"/>
     <w:rsid w:val="00CD368D"/>
-    <w:rsid w:val="00CD4051"/>
+    <w:rsid w:val="00CD4183"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD44E5"/>
-    <w:rsid w:val="00CD7047"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE037F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CE426F"/>
     <w:rsid w:val="00CE501F"/>
-    <w:rsid w:val="00CE5087"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE6A9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE7F25"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF1BDD"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
-    <w:rsid w:val="00CF3243"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF4B53"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D03FEF"/>
+    <w:rsid w:val="00D0089F"/>
+    <w:rsid w:val="00D01DAB"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
-    <w:rsid w:val="00D04D6A"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D0532D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D14182"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14994"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D313DB"/>
+    <w:rsid w:val="00D14D4B"/>
+    <w:rsid w:val="00D2381B"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D33535"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D42B68"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D441AE"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
+    <w:rsid w:val="00D471D1"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D5118B"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D52A5F"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D54181"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D75592"/>
+    <w:rsid w:val="00D53DA4"/>
+    <w:rsid w:val="00D725E5"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D773CA"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D90F5E"/>
+    <w:rsid w:val="00D90450"/>
+    <w:rsid w:val="00D9052B"/>
     <w:rsid w:val="00D9256D"/>
-    <w:rsid w:val="00D92997"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D93E1E"/>
     <w:rsid w:val="00D9410D"/>
-    <w:rsid w:val="00D947B0"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D957A4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DA3C7C"/>
+    <w:rsid w:val="00D959DC"/>
+    <w:rsid w:val="00D95DD4"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DA6392"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DB27AE"/>
+    <w:rsid w:val="00DB35F6"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB4ABA"/>
+    <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB7A3A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC2172"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC3B50"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC682F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD0A0B"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD4F76"/>
-    <w:rsid w:val="00DD5504"/>
+    <w:rsid w:val="00DD470D"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DD7CD3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE286D"/>
     <w:rsid w:val="00DE4A8A"/>
-    <w:rsid w:val="00DE5095"/>
-    <w:rsid w:val="00DE5658"/>
     <w:rsid w:val="00DE581C"/>
-    <w:rsid w:val="00DE5A7D"/>
-    <w:rsid w:val="00DE5D12"/>
     <w:rsid w:val="00DE62BC"/>
-    <w:rsid w:val="00DE6444"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF1764"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF57AD"/>
+    <w:rsid w:val="00DE79D6"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E03A4A"/>
-    <w:rsid w:val="00E0484E"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E05EF2"/>
-    <w:rsid w:val="00E07D04"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E10258"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E14E32"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E16B16"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E20FFF"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E23765"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E259BF"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E2799C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E36EED"/>
+    <w:rsid w:val="00E27568"/>
+    <w:rsid w:val="00E3352C"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E420B3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E43BE9"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E468E6"/>
-    <w:rsid w:val="00E518B1"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E53059"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E57BF7"/>
+    <w:rsid w:val="00E54E2A"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6391C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E66A74"/>
     <w:rsid w:val="00E672A6"/>
-    <w:rsid w:val="00E67403"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E729CB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E74681"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E75702"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E7627F"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
-    <w:rsid w:val="00E77E97"/>
-    <w:rsid w:val="00E77F83"/>
+    <w:rsid w:val="00E77FF1"/>
+    <w:rsid w:val="00E8080A"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E80F97"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E825E7"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E87D7B"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E91155"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E92E26"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E94894"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00EA1745"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA49B9"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EA7ACC"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB4BB9"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EC236D"/>
+    <w:rsid w:val="00EB2B77"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED1671"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00ED481D"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7193"/>
-    <w:rsid w:val="00ED7EA5"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE381E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EE53D2"/>
+    <w:rsid w:val="00EE1832"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE64DD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EF326C"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF4F44"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF74BD"/>
     <w:rsid w:val="00EF74DE"/>
-    <w:rsid w:val="00EF7F7F"/>
     <w:rsid w:val="00F007F3"/>
-    <w:rsid w:val="00F008B1"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F01B04"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F03D7F"/>
-    <w:rsid w:val="00F04ED2"/>
+    <w:rsid w:val="00F03FFF"/>
+    <w:rsid w:val="00F04153"/>
+    <w:rsid w:val="00F059D0"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F06595"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F10347"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F10CA3"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
-    <w:rsid w:val="00F125B9"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F13C7B"/>
-    <w:rsid w:val="00F15802"/>
+    <w:rsid w:val="00F147E8"/>
     <w:rsid w:val="00F15CC0"/>
-    <w:rsid w:val="00F15DE5"/>
-    <w:rsid w:val="00F1666E"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F21804"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F26886"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F27485"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F31050"/>
     <w:rsid w:val="00F31501"/>
-    <w:rsid w:val="00F31D64"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F33907"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F4409C"/>
+    <w:rsid w:val="00F35539"/>
+    <w:rsid w:val="00F35A66"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F4676C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F50ADA"/>
+    <w:rsid w:val="00F46011"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F50DE1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F60238"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F64251"/>
     <w:rsid w:val="00F65D5F"/>
-    <w:rsid w:val="00F6682E"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66FF5"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F715AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F71697"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7364D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F76E00"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81AA5"/>
-    <w:rsid w:val="00F8353E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F856F7"/>
-    <w:rsid w:val="00F86229"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F866B3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F86E8F"/>
+    <w:rsid w:val="00F86ACC"/>
+    <w:rsid w:val="00F86E7A"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F93ACE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F95B33"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F96A61"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA00F5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA0F61"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA21E3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FA5E12"/>
+    <w:rsid w:val="00FA342B"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA71B4"/>
-    <w:rsid w:val="00FB003C"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB15AE"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB6011"/>
-    <w:rsid w:val="00FB751B"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC3475"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC485E"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
-    <w:rsid w:val="00FC6EA4"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD06DA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD412C"/>
+    <w:rsid w:val="00FD21B2"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD5A3D"/>
-    <w:rsid w:val="00FD5E91"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2DE7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FE36CD"/>
+    <w:rsid w:val="00FE2FA8"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE7038"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF3C7C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF69F3"/>
+    <w:rsid w:val="00FF521E"/>
     <w:rsid w:val="00FF7693"/>
-    <w:rsid w:val="00FF7B07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16F95A3C"/>
-  <w15:docId w15:val="{4DB2FA97-73FF-478D-A878-55A90E670041}"/>
+  <w14:docId w14:val="7C2DF0B3"/>
+  <w15:docId w15:val="{EE2C909D-E26E-4492-9F56-A90DA2EAE04A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -76817,51 +10875,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -77072,56 +11130,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -77284,267 +11343,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -77563,50 +11630,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -77625,217 +11693,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -77872,129 +11946,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -78027,268 +12104,276 @@
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -78971,249 +13056,62 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...75 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juno.nj.se/b/documents/abs/SFS1988-0870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L7/Propostionbibiotek/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -79481,295 +13379,227 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Justitiedepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:284</dokumentnummer>
+  <titel>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Value>1</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13960</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14148</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13960</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13960</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14148</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14148</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...50 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -79830,196 +13660,218 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...32 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE38A39B-CA23-4A38-8C80-0D72D225F385}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82520D6B-E463-47F0-8BC1-7FE6345FEB96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF9C7672-9EC2-4200-9AC5-763A925E7FB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01CFEC5E-FAB2-48E4-AA1C-F91BC5FAAFFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="43cd4792-dbe1-41f0-84c8-a1e80f1a58e4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2950ACB3-C70A-4010-B4F2-FF7D76881C40}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1A990E-D27A-4304-8E2F-873FFDD69CC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A513697E-0594-46B0-A095-F6327FA8E878}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C30DF9-BD3A-4D2F-992C-781253ABAD2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B47A12F8-8441-4160-9255-ED077DACD47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>147</Pages>
-[...1 lines deleted...]
-  <Characters>343895</Characters>
+  <Pages>68</Pages>
+  <Words>3270</Words>
+  <Characters>17334</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>815</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>144</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Skärpta regler om utvisning på grund av brott</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>407965</CharactersWithSpaces>
+  <CharactersWithSpaces>20563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Skärpta regler om utvisning på grund av brott</dc:title>
-  <dc:creator>Beatrice Bohm</dc:creator>
+  <dc:title>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</dc:title>
+  <dc:creator>Kristina Teglund</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
     <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7701948f-58f8-4437-8e58-67a15a00ce02</vt:lpwstr>
   </property>
 </Properties>
 </file>